--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -1,56 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="4907F063">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
@@ -879,52 +882,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> keyword 1; keyword 2; keyword 3; keyword 4; keyword 5 (Min. 3-Max. 8, represent your study's main concepts without repeating words from the title. These keywords should align with common terminology in your research field to ensure proper indexing and discovery.)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="485B535F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
@@ -1029,51 +1030,51 @@
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Received: Date Month Year; Revised: Date Month Year; Accepted: Date Month Year; Published: Date Month Year</w:t>
+        <w:t>Received: Date Month Year; Accepted: Date Month Year; Published: Date Month Year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9BE35D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1175,51 +1176,51 @@
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal Title. Year; Volume(Issue): xxx-xxx. DOI: </w:t>
+        <w:t xml:space="preserve">Advances in Digital Finance. Year; Volume(Issue): xxx-xxx. DOI: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://doi.org/10.xxxx/xxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7579B9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
@@ -1286,51 +1287,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1000125" cy="361950"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="图片 4" descr="copyRight"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="图片 4" descr="copyRight"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1000125" cy="361950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1408,168 +1409,260 @@
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Published by Star Mountain International Publishing Group Pte. Ltd. in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Journal Title</w:t>
+        <w:t>Advances in Digital Finance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DD8BF9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This article is published open access under the </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t>work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://creativecommons.org/licenses/by/4.0/" </w:instrText>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> is licensed under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...10 lines deleted...]
-        <w:t>Creative Commons Attribution 4.0 International License (CC BY 4.0</w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://creativecommons.org/licenses/by/4.0/" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="18"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Creative Commons Attribution 4.0 International License (CC BY 4.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:schemeClr w14:val="tx1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="256B86AD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
@@ -2647,51 +2740,51 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK \l "Reference3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="18"/>
+          <w:rStyle w:val="16"/>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(Hampton et al., 2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2792,51 +2885,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="2183130" cy="1440180"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="图片 8" descr="ojs_brand"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="图片 8" descr="ojs_brand"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2183130" cy="1440180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CE731C">
       <w:pPr>
@@ -2902,510 +2995,573 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a table.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="13"/>
         <w:tblW w:w="4996" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3283"/>
         <w:gridCol w:w="3283"/>
         <w:gridCol w:w="3286"/>
       </w:tblGrid>
       <w:tr w14:paraId="30FC2EE5">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...128 lines deleted...]
-            <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="559FD3C4">
+          <w:p w14:paraId="4D44A8C9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
-              </w:rPr>
-              <w:t>Entry 1</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8BF877">
+          <w:p w14:paraId="5E0C0833">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
-              </w:rPr>
-              <w:t>data</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67C7ED81">
+          <w:p w14:paraId="0EA37CEC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
-              </w:rPr>
-              <w:t>data</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="79355F9A">
+      <w:tr w14:paraId="7BEF6CDD">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3055EB">
+          <w:p w14:paraId="559FD3C4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
-              <w:t>Entry 2</w:t>
+              <w:t>Entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="785CE71E">
+          <w:p w14:paraId="6F8BF877">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1B666E">
+          <w:p w14:paraId="67C7ED81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="118FFB2F">
+      <w:tr w14:paraId="79355F9A">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3055EB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+              <w:t>Entry 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="785CE71E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1B666E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="118FFB2F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="57" w:type="dxa"/>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:bottom w:w="57" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FA18864">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
               <w:t>Entry 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42FA181B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F7B8AFE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B8ADEF7">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
@@ -3661,51 +3817,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="11" name="图片 11" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="11" name="图片 11" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3744,51 +3900,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="12" name="图片 12" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="12" name="图片 12" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3995,51 +4151,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="13" name="图片 13" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="13" name="图片 13" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4078,51 +4234,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="图片 14" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="14" name="图片 14" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4467,1803 +4623,1912 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Table 2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a table.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="12"/>
-        <w:tblW w:w="4996" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2462"/>
-        <w:gridCol w:w="2462"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2465"/>
+        <w:gridCol w:w="2464"/>
+        <w:gridCol w:w="2466"/>
+        <w:gridCol w:w="2468"/>
       </w:tblGrid>
       <w:tr w14:paraId="7940BF9D">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EEE1FB2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="482" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B8DEC15">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="482" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C0EE561">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="482" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7C1240">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="482" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="18B688E9">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D70901F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>ntry 1 *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F56DF77">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ABFC673">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5899B715">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="691F95E4">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0095D696">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EF9D8BE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="004EAEF4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D9AE527">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="14699B78">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C82ED81">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7854985B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="342914FA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36793D34">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="164268D5">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FEDB3E2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>ntry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E93B430">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C24000F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C4106A4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="280B967D">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E567870">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30F3039C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44679AEF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7929A1CC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0B3CBE0F">
+      <w:tr w14:paraId="471414AE">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC7C8E8">
-[...221 lines deleted...]
-          <w:p w14:paraId="38E41AEC">
+          <w:p w14:paraId="0CC410B6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38FF60C8">
+          <w:p w14:paraId="39A42709">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="548019B8">
+          <w:p w14:paraId="41074568">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E5D0D0">
+          <w:p w14:paraId="3F31C4C4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="09A829BF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F7798B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E700B5E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFD89AC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1251" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC94A3C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F07CF9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
-        <w:widowControl w:val="0"/>
+        <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -6288,368 +6553,552 @@
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Continued</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="13"/>
         <w:tblW w:w="4998" w:type="pct"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="-109" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2489"/>
         <w:gridCol w:w="2489"/>
         <w:gridCol w:w="2490"/>
         <w:gridCol w:w="2490"/>
       </w:tblGrid>
       <w:tr w14:paraId="494EE1B1">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="-1" w:type="dxa"/>
+              <w:left w:w="-1" w:type="dxa"/>
+              <w:bottom w:w="-1" w:type="dxa"/>
+              <w:right w:w="-1" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="4A66ECAB">
             <w:pPr>
-              <w:widowControl w:val="0"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="-1" w:type="dxa"/>
+              <w:left w:w="-1" w:type="dxa"/>
+              <w:bottom w:w="-1" w:type="dxa"/>
+              <w:right w:w="-1" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="2557B738">
             <w:pPr>
-              <w:widowControl w:val="0"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="-1" w:type="dxa"/>
+              <w:left w:w="-1" w:type="dxa"/>
+              <w:bottom w:w="-1" w:type="dxa"/>
+              <w:right w:w="-1" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="7B74E4E0">
             <w:pPr>
-              <w:widowControl w:val="0"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="-1" w:type="dxa"/>
+              <w:left w:w="-1" w:type="dxa"/>
+              <w:bottom w:w="-1" w:type="dxa"/>
+              <w:right w:w="-1" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="6FBAD507">
             <w:pPr>
-              <w:widowControl w:val="0"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="0B6934D2">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="-1" w:type="dxa"/>
+              <w:left w:w="-1" w:type="dxa"/>
+              <w:bottom w:w="-1" w:type="dxa"/>
+              <w:right w:w="-1" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="5159CF15">
             <w:pPr>
-              <w:widowControl w:val="0"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">ntry </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="-1" w:type="dxa"/>
+              <w:left w:w="-1" w:type="dxa"/>
+              <w:bottom w:w="-1" w:type="dxa"/>
+              <w:right w:w="-1" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="3FD6CB3C">
             <w:pPr>
-              <w:widowControl w:val="0"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="-1" w:type="dxa"/>
+              <w:left w:w="-1" w:type="dxa"/>
+              <w:bottom w:w="-1" w:type="dxa"/>
+              <w:right w:w="-1" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="735614C8">
             <w:pPr>
-              <w:widowControl w:val="0"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="-1" w:type="dxa"/>
+              <w:left w:w="-1" w:type="dxa"/>
+              <w:bottom w:w="-1" w:type="dxa"/>
+              <w:right w:w="-1" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="0E2D71C6">
             <w:pPr>
-              <w:widowControl w:val="0"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="710CAD92">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
-        <w:widowControl w:val="0"/>
+        <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="15"/>
@@ -6695,50 +7144,52 @@
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">athematical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>omponents</w:t>
       </w:r>
+      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4F58960F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="480" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -10317,63 +10768,65 @@
     <w:p w14:paraId="6F7C7E57">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:sectPr>
+          <w:headerReference r:id="rId6" w:type="first"/>
           <w:headerReference r:id="rId5" w:type="default"/>
-          <w:footerReference r:id="rId6" w:type="default"/>
+          <w:footerReference r:id="rId7" w:type="default"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgBorders>
             <w:top w:val="none" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:sz="0" w:space="0"/>
           </w:pgBorders>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:pgNumType w:fmt="decimal" w:start="1"/>
           <w:cols w:space="425" w:num="1"/>
+          <w:titlePg/>
           <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="Reference7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(Zeleke</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
@@ -10604,52 +11057,52 @@
     <w:p w14:paraId="674D46A2">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId7" w:type="default"/>
-      <w:footerReference r:id="rId8" w:type="default"/>
+      <w:headerReference r:id="rId8" w:type="default"/>
+      <w:footerReference r:id="rId9" w:type="default"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="none" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:sz="0" w:space="0"/>
       </w:pgBorders>
       <w:pgNumType w:fmt="decimal" w:start="1"/>
       <w:cols w:equalWidth="0" w:num="2">
         <w:col w:w="1841" w:space="425"/>
         <w:col w:w="6040"/>
       </w:cols>
       <w:rtlGutter w:val="0"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="0">
     <w:p>
@@ -10741,64 +11194,50 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="+Time">
     <w:altName w:val="Segoe Print"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe Print">
     <w:panose1 w:val="02000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="27AE064F">
     <w:pPr>
       <w:pStyle w:val="7"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
@@ -11380,120 +11819,381 @@
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="480"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="480"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6CCEAA46">
+  <w:p w14:paraId="6EC1780B">
     <w:pPr>
       <w:pStyle w:val="8"/>
       <w:pBdr>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
       </w:pBdr>
       <w:ind w:left="5940" w:hanging="5940" w:hangingChars="3300"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="21"/>
+        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
-        <w:lang w:eastAsia="zh-CN"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
-      <w:drawing>
-[...35 lines deleted...]
-      </w:drawing>
+      <w:t>Advances in Digital Finance</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                        </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t>Year</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t xml:space="preserve">; </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t>Volume</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t>Issue</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t xml:space="preserve">): </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t>Article Number</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="54F776BB">
+    <w:pPr>
+      <w:pStyle w:val="8"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="13"/>
+      <w:tblW w:w="9962" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="autofit"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5184"/>
+      <w:gridCol w:w="4778"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="4806430A">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5184" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="65A2C716">
+          <w:pPr>
+            <w:pStyle w:val="8"/>
+            <w:widowControl w:val="0"/>
+            <w:pBdr>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:pBdr>
+            <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+            <w:rPr>
+              <w:rFonts w:hint="default" w:eastAsia="宋体"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>Advances in Digital Finance</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>Year</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:t xml:space="preserve">; </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>Volume</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>Issue</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:t xml:space="preserve">): </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>Article Number</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4778" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="2B966C6A">
+          <w:pPr>
+            <w:pStyle w:val="8"/>
+            <w:widowControl w:val="0"/>
+            <w:pBdr>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:pBdr>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:eastAsia="zh-CN"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="114300" distR="114300">
+                <wp:extent cx="1137920" cy="288290"/>
+                <wp:effectExtent l="0" t="0" r="5080" b="16510"/>
+                <wp:docPr id="2" name="图片 2" descr="D:/工作内容/10 期刊封面/出版社logo/360albumviewer_imgproc_28256102.png360albumviewer_imgproc_28256102"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="2" name="图片 2" descr="D:/工作内容/10 期刊封面/出版社logo/360albumviewer_imgproc_28256102.png360albumviewer_imgproc_28256102"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect l="661" r="661"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1137920" cy="288290"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="38CC79A1">
+    <w:pPr>
+      <w:pStyle w:val="8"/>
+      <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="25353647">
     <w:pPr>
       <w:pStyle w:val="8"/>
       <w:pBdr>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
       </w:pBdr>
       <w:ind w:left="5940" w:hanging="5940" w:hangingChars="3300"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="114300" distR="114300">
           <wp:extent cx="1713230" cy="434340"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
@@ -11937,97 +12637,107 @@
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="348D13C7"/>
     <w:rsid w:val="01BA7FF3"/>
     <w:rsid w:val="02294B25"/>
     <w:rsid w:val="09390FE4"/>
     <w:rsid w:val="0B2B5A29"/>
     <w:rsid w:val="0C22507E"/>
     <w:rsid w:val="11C13DFB"/>
     <w:rsid w:val="12423DE6"/>
     <w:rsid w:val="167B43A0"/>
     <w:rsid w:val="170C1522"/>
     <w:rsid w:val="19C819F8"/>
     <w:rsid w:val="1E7B23CC"/>
     <w:rsid w:val="1FBE46C2"/>
     <w:rsid w:val="2041336D"/>
     <w:rsid w:val="21983295"/>
     <w:rsid w:val="22900BB2"/>
+    <w:rsid w:val="22BE4089"/>
     <w:rsid w:val="261A4BC0"/>
     <w:rsid w:val="30D31034"/>
     <w:rsid w:val="314A1D01"/>
     <w:rsid w:val="31EF5153"/>
     <w:rsid w:val="32075FF9"/>
     <w:rsid w:val="32737B32"/>
     <w:rsid w:val="348D13C7"/>
     <w:rsid w:val="34CB5C82"/>
     <w:rsid w:val="34EC2C44"/>
     <w:rsid w:val="3808426D"/>
+    <w:rsid w:val="3BAF3B43"/>
     <w:rsid w:val="3E301CDF"/>
     <w:rsid w:val="419E06E8"/>
     <w:rsid w:val="41AA69A0"/>
     <w:rsid w:val="42887029"/>
     <w:rsid w:val="4E9975D4"/>
     <w:rsid w:val="54EB1352"/>
     <w:rsid w:val="57C2283E"/>
+    <w:rsid w:val="57E816E6"/>
+    <w:rsid w:val="58A27F7A"/>
     <w:rsid w:val="5B2F4E71"/>
     <w:rsid w:val="611834CF"/>
     <w:rsid w:val="62037CDB"/>
     <w:rsid w:val="645111D2"/>
     <w:rsid w:val="6A5E4190"/>
     <w:rsid w:val="6B115B35"/>
+    <w:rsid w:val="6C336B1B"/>
     <w:rsid w:val="7172737E"/>
     <w:rsid w:val="7ACF47A6"/>
     <w:rsid w:val="7B045ED3"/>
     <w:rsid w:val="7B3722A2"/>
     <w:rsid w:val="7BC74C73"/>
     <w:rsid w:val="7CF36E72"/>
     <w:rsid w:val="7D050953"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:semiHidden="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:semiHidden="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -12847,59 +13557,59 @@
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="38">
     <w:name w:val="标题 1 Char"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="44"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
@@ -13132,61 +13842,61 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>10</Pages>
-  <Words>2671</Words>
-  <Characters>14908</Characters>
+  <Words>2658</Words>
+  <Characters>14863</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17406</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24657_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>17355</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>星辰之光</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24657</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>15E6D12877374DADABE1ED3376685B2B_13</vt:lpwstr>
+    <vt:lpwstr>DDB571777EB04FA1ACA652F4622D1D31_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiN2RkMTk3ZmZmMDI1NzhkYmZhMzc4YzhjNjg5NWVkZWUiLCJ1c2VySWQiOiIxMTMzMzcwMDE3In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>