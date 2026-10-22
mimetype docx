--- v1 (2026-08-24)
+++ v2 (2026-10-22)
@@ -1,42 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="4907F063">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
@@ -639,105 +642,107 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For full guidelines please refer to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="231F20"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="231F20"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://journals.starmountint.com/index.php/adf/about/submissions" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="231F20"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="18"/>
-[...10 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:rStyle w:val="16"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>Author Guidelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
-          <w:color w:val="231F20"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09159909">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -791,51 +796,63 @@
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. To ensure clarity and accessibility, minimize the use of abbreviations and do not cite references, figures, or tables.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>The abstract for Original Research Articles, Brief Reports, and Communications should be structured into the sections: Background, M</w:t>
+        <w:t>The abstract for Original Research Articles, Brief Reports, and Communications should be structured i</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>nto the sections: Background, M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ethods, Results, and Conclusions. For all other manuscript types (e.g., Review Article, Perspective), a single-paragraph, non-structured narrative abstract should be used. This narrative abstract should objectively and accurately present the main points of the article, maintaining independence and self-contained clarity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0562D30E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -1287,51 +1304,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1000125" cy="361950"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="图片 4" descr="copyRight"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="图片 4" descr="copyRight"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1000125" cy="361950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1423,77 +1440,96 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Advances in Digital Finance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DD8BF9">
+    <w:p w14:paraId="6D8AFA37">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:sectPr>
+          <w:headerReference r:id="rId6" w:type="first"/>
+          <w:footerReference r:id="rId8" w:type="first"/>
+          <w:headerReference r:id="rId5" w:type="default"/>
+          <w:footerReference r:id="rId7" w:type="default"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:pgBorders>
+            <w:top w:val="none" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:sz="0" w:space="0"/>
+          </w:pgBorders>
+          <w:lnNumType w:countBy="1" w:restart="continuous"/>
+          <w:pgNumType w:fmt="decimal" w:start="1"/>
+          <w:cols w:space="425" w:num="1"/>
+          <w:titlePg/>
+          <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>work</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1619,61 +1655,50 @@
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="256B86AD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rStyle w:val="38"/>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -2230,71 +2255,78 @@
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>3.1.1. Subsubsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBF0FD3">
+    <w:p w14:paraId="3CECCCCD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
-        <w:widowControl w:val="0"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:ind w:firstLine="480" w:firstLineChars="200"/>
+        <w:ind w:left="420" w:leftChars="0" w:hanging="420" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Bulleted lists look like this:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B16032">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
@@ -2885,51 +2917,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="2183130" cy="1440180"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="图片 8" descr="ojs_brand"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="图片 8" descr="ojs_brand"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2183130" cy="1440180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CE731C">
       <w:pPr>
@@ -3817,51 +3849,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="11" name="图片 11" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="11" name="图片 11" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3900,51 +3932,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="12" name="图片 12" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="12" name="图片 12" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4151,51 +4183,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="13" name="图片 13" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="13" name="图片 13" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4234,51 +4266,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="图片 14" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="14" name="图片 14" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7144,52 +7176,50 @@
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">athematical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>omponents</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4F58960F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="480" w:firstLineChars="200"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -10768,65 +10798,63 @@
     <w:p w14:paraId="6F7C7E57">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:sectPr>
-          <w:headerReference r:id="rId6" w:type="first"/>
-[...1 lines deleted...]
-          <w:footerReference r:id="rId7" w:type="default"/>
+          <w:footerReference r:id="rId10" w:type="first"/>
+          <w:footerReference r:id="rId9" w:type="default"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgBorders>
             <w:top w:val="none" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:sz="0" w:space="0"/>
           </w:pgBorders>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
-          <w:pgNumType w:fmt="decimal" w:start="1"/>
+          <w:pgNumType w:fmt="decimal"/>
           <w:cols w:space="425" w:num="1"/>
-          <w:titlePg/>
           <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="Reference7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(Zeleke</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
@@ -11057,52 +11085,52 @@
     <w:p w14:paraId="674D46A2">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId8" w:type="default"/>
-      <w:footerReference r:id="rId9" w:type="default"/>
+      <w:headerReference r:id="rId11" w:type="default"/>
+      <w:footerReference r:id="rId12" w:type="default"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="none" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:sz="0" w:space="0"/>
       </w:pgBorders>
       <w:pgNumType w:fmt="decimal" w:start="1"/>
       <w:cols w:equalWidth="0" w:num="2">
         <w:col w:w="1841" w:space="425"/>
         <w:col w:w="6040"/>
       </w:cols>
       <w:rtlGutter w:val="0"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="0">
     <w:p>
@@ -11215,208 +11243,151 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="27AE064F">
     <w:pPr>
       <w:pStyle w:val="7"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="871855" cy="191770"/>
+              <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="7" name="文本框 7"/>
+              <wp:docPr id="25" name="文本框 25"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="871855" cy="191770"/>
+                        <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D9101A9">
+                        <w:p w14:paraId="737BB872">
                           <w:pPr>
                             <w:pStyle w:val="7"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
-                            <w:t>１</w:t>
-[...27 lines deleted...]
-                            <w:t>10</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:15.1pt;width:68.65pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAU/OQR9QAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PS0/DMBCE70j8B2uRuFE7jQQoxOmBx41XC5XKzYmXJCJe&#10;R/YmLf8elwtcVhrNaObbcnVwg5gxxN6ThmyhQCA13vbUanh/e7i4BhHZkDWDJ9TwjRFW1elJaQrr&#10;97TGecOtSCUUC6OhYx4LKWPToTNx4Uek5H364AwnGVppg9mncjfIpVKX0pme0kJnRrztsPnaTE7D&#10;sIvhsVb8Md+1T/z6Iqftffas9flZpm5AMB74LwxH/IQOVWKq/UQ2ikFDeoR/79HLr3IQtYZcLUFW&#10;pfwPX/0AUEsDBBQAAAAIAIdO4kDWqGb9PwIAAG8EAAAOAAAAZHJzL2Uyb0RvYy54bWytVMGO0zAQ&#10;vSPxD5bvNM2ibkvVdFW2KkKq2JUK4uw6TmPJ9hjbbVI+AP6A01648139DsZO00ULhz1wccae8cy8&#10;N8+Z3bRakYNwXoIpaD4YUiIMh1KaXUE/fVy9mlDiAzMlU2BEQY/C05v5yxezxk7FFdSgSuEIJjF+&#10;2tiC1iHYaZZ5XgvN/ACsMOiswGkWcOt2WelYg9m1yq6Gw+usAVdaB1x4j6fLzknPGd1zEkJVSS6W&#10;wPdamNBldUKxgJB8La2n89RtVQke7qrKi0BUQRFpSCsWQXsb12w+Y9OdY7aW/NwCe04LTzBpJg0W&#10;vaRassDI3sm/UmnJHXiowoCDzjogiRFEkQ+fcLOpmRUJC1Lt7YV0///S8g+He0dkWdAxJYZpHPjp&#10;x/fTw6/Tz29kHOlprJ9i1MZiXGjfQoui6c89HkbUbeV0/CIegn4k93ghV7SBcDycjPPJaEQJR1f+&#10;Jh+PE/nZ42XrfHgnQJNoFNTh7BKl7LD2ARvB0D4k1jKwkkql+SlDmoJevx4N04WLB28oE2NFUsI5&#10;TQTUNR6t0G7bM8otlEcE6aBTibd8JbGVNfPhnjmUBeLChxPucKkUYEk4W5TU4L7+6zzG47TQS0mD&#10;Miuo/7JnTlCi3hucY9Rkb7je2PaG2etbQOXm+CQtTyZecEH1ZuVAf8b3tIhV0MUMx1oFDb15Gzqx&#10;43vkYrFIQXvr5K7uLqAKLQtrs7E8lumIXewDVDJxHinqeMEBxA3qMI3i/Gai0P/cp6jH/8T8N1BL&#10;AwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACU&#10;AQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMO&#10;g2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR&#10;1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGp&#10;do6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQ&#10;SwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3&#10;SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDS&#10;zljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6&#10;VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJ&#10;Q6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f&#10;8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAKwEAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQ&#10;AAAAjgMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAALID&#10;AABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAA&#10;AABkcnMvUEsBAhQAFAAAAAgAh07iQFPzkEfUAAAABAEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9k&#10;b3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kDWqGb9PwIAAG8EAAAOAAAAAAAAAAEAIAAAACMBAABk&#10;cnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAADUBQAAAAA=&#10;">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251662336;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQBxyswEzAgAAYwQAAA4AAABkcnMvZTJvRG9jLnhtbK1US44TMRDdI3EH&#10;y3vSSdCMoiidUZgoCCliRhoQa8ftTlvyT7aT7nAAuAErNuw5V84xz/3JoIHFLNi4y67yK79XVb24&#10;abQiR+GDtCank9GYEmG4LaTZ5/Tzp82bGSUhMlMwZY3I6UkEerN8/WpRu7mY2sqqQngCEBPmtctp&#10;FaObZ1ngldAsjKwTBs7Ses0itn6fFZ7VQNcqm47H11ltfeG85SIEnK47J+0R/UsAbVlKLtaWH7Qw&#10;sUP1QrEISqGSLtBl+9qyFDzelWUQkaicgmlsVySBvUtrtlyw+d4zV0neP4G95AnPOGkmDZJeoNYs&#10;MnLw8i8oLbm3wZZxxK3OOiKtImAxGT/T5qFiTrRcIHVwF9HD/4PlH4/3nsgip9MrSgzTqPj5x/fz&#10;z9/nX98IziBQ7cIccQ8OkbF5Zxu0zXAecJh4N6XX6QtGBH7Ie7rIK5pIeLo0m85mY7g4fMMG+NnT&#10;dedDfC+sJsnIqUf9WlnZcRtiFzqEpGzGbqRSbQ2VIXVOr99ejdsLFw/AlUGORKJ7bLJis2t6Zjtb&#10;nEDM2643guMbieRbFuI982gGPBjjEu+wlMoiie0tSirrv/7rPMWjRvBSUqO5cmowS5SoDwa1A2Ac&#10;DD8Yu8EwB31r0a0TjKHjrYkLPqrBLL3VXzBDq5QDLmY4MuU0DuZt7BocM8jFatUGHZyX+6q7gM5z&#10;LG7Ng+MpTRIyuNUhQsxW4yRQp0qvG3qvrVI/J6m5/9y3UU//huUjUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAnAQAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAB+AwAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAogMAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAs0lY7tAAAAAFAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQBxyswEzAgAAYwQAAA4AAAAAAAAAAQAgAAAAHwEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAMQFAAAAAA==&#10;">
               <v:fill on="f" focussize="0,0"/>
               <v:stroke on="f" weight="0.5pt"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="f"/>
-              <v:textbox inset="0mm,0mm,0mm,0mm">
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D9101A9">
+                  <w:p w14:paraId="737BB872">
                     <w:pPr>
                       <w:pStyle w:val="7"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
-                      <w:t>１</w:t>
-[...27 lines deleted...]
-                      <w:t>10</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -11497,222 +11468,666 @@
                         <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
                         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                     </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="32B52795">
+  <w:p w14:paraId="59A24C02">
     <w:pPr>
       <w:pStyle w:val="7"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="871855" cy="191770"/>
+              <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="24" name="文本框 24"/>
+              <wp:docPr id="26" name="文本框 26"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="871855" cy="191770"/>
+                        <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="281E65EC">
+                        <w:p w14:paraId="342CFDD8">
                           <w:pPr>
                             <w:pStyle w:val="7"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
-                            <w:t>１</w:t>
-[...27 lines deleted...]
-                            <w:t>10</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:15.1pt;width:68.65pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAU/OQR9QAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PS0/DMBCE70j8B2uRuFE7jQQoxOmBx41XC5XKzYmXJCJe&#10;R/YmLf8elwtcVhrNaObbcnVwg5gxxN6ThmyhQCA13vbUanh/e7i4BhHZkDWDJ9TwjRFW1elJaQrr&#10;97TGecOtSCUUC6OhYx4LKWPToTNx4Uek5H364AwnGVppg9mncjfIpVKX0pme0kJnRrztsPnaTE7D&#10;sIvhsVb8Md+1T/z6Iqftffas9flZpm5AMB74LwxH/IQOVWKq/UQ2ikFDeoR/79HLr3IQtYZcLUFW&#10;pfwPX/0AUEsDBBQAAAAIAIdO4kDnJ4TCOQIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWytVM2O0zAQ&#10;viPxDpbvNG2hu6VquipbFSFV7EoFcXYdp7Fke4ztNikPAG/AiQt3nqvPwdhJumjhsAcu7mT+v29m&#10;Or9ptCJH4bwEk9PRYEiJMBwKafY5/fhh/WJKiQ/MFEyBETk9CU9vFs+fzWs7E2OoQBXCEUxi/Ky2&#10;Oa1CsLMs87wSmvkBWGHQWILTLOCn22eFYzVm1yobD4dXWQ2usA648B61q9ZIu4zuKQmhLCUXK+AH&#10;LUxoszqhWEBIvpLW00XqtiwFD3dl6UUgKqeINKQXi6C8i2+2mLPZ3jFbSd61wJ7SwiNMmkmDRS+p&#10;ViwwcnDyr1RacgceyjDgoLMWSGIEUYyGj7jZVsyKhAWp9vZCuv9/afn7470jssjp+BUlhmmc+Pn7&#10;t/OPX+efXwnqkKDa+hn6bS16huYNNLg2vd6jMuJuSqfjLyIiaEd6Txd6RRMIR+X0ejSdTCjhaBq9&#10;Hl1fJ/qzh2DrfHgrQJMo5NTh9BKp7LjxARtB194l1jKwlkqlCSpD6pxevZwMU8DFghHKYGCE0LYa&#10;pdDsmg7XDooTwnLQboa3fC2x+Ib5cM8crgIiwWMJd/iUCrAIdBIlFbgv/9JHf5wQWimpcbVy6j8f&#10;mBOUqHcGZxf3sBdcL+x6wRz0LeC2jvAMLU8iBrigerF0oD/hDS1jFTQxw7FWTkMv3oZ2wfEGuVgu&#10;k9PBOrmv2gDcPMvCxmwtj2VaKpeHAKVMLEeKWl465nD3EvndncTl/vM7eT38Nyx+A1BLAwQKAAAA&#10;AACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAA&#10;AF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+&#10;oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1&#10;lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK&#10;7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAA&#10;AAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYl&#10;TrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+&#10;32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfa&#10;UUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPk&#10;OuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr&#10;5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAKYEAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAiAMA&#10;AF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKwDAABfcmVs&#10;cy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMv&#10;UEsBAhQAFAAAAAgAh07iQFPzkEfUAAAABAEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2&#10;LnhtbFBLAQIUABQAAAAIAIdO4kDnJ4TCOQIAAGMEAAAOAAAAAAAAAAEAIAAAACMBAABkcnMvZTJv&#10;RG9jLnhtbFBLBQYAAAAABgAGAFkBAADOBQAAAAA=&#10;">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251663360;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQJuMeuoyAgAAYwQAAA4AAABkcnMvZTJvRG9jLnhtbK1US44TMRDdI3EH&#10;y3vSSRBRFKUzChMFIUXMSANi7bjdaUv+yXbSHQ4AN2DFhj3nyjl47k8GDSxmwcZddpVf+b2q6uVN&#10;oxU5CR+kNTmdjMaUCMNtIc0hp58+bl/NKQmRmYIpa0ROzyLQm9XLF8vaLcTUVlYVwhOAmLCoXU6r&#10;GN0iywKvhGZhZJ0wcJbWaxax9Yes8KwGulbZdDyeZbX1hfOWixBwuumctEf0zwG0ZSm52Fh+1MLE&#10;DtULxSIohUq6QFfta8tS8HhXlkFEonIKprFdkQT2Pq3ZaskWB89cJXn/BPacJzzhpJk0SHqF2rDI&#10;yNHLv6C05N4GW8YRtzrriLSKgMVk/ESbh4o50XKB1MFdRQ//D5Z/ON17IoucTmeUGKZR8cv3b5cf&#10;vy4/vxKcQaDahQXiHhwiY/PWNmib4TzgMPFuSq/TF4wI/JD3fJVXNJHwdGk+nc/HcHH4hg3ws8fr&#10;zof4TlhNkpFTj/q1srLTLsQudAhJ2YzdSqXaGipD6pzOXr8ZtxeuHoArgxyJRPfYZMVm3/TM9rY4&#10;g5i3XW8Ex7cSyXcsxHvm0Qx4MMYl3mEplUUS21uUVNZ/+dd5ikeN4KWkRnPl1GCWKFHvDWoHwDgY&#10;fjD2g2GO+taiWycYQ8dbExd8VINZeqs/Y4bWKQdczHBkymkczNvYNThmkIv1ug06Oi8PVXcBnedY&#10;3JkHx1OaJGRw62OEmK3GSaBOlV439F5bpX5OUnP/uW+jHv8Nq99QSwMECgAAAAAAh07iQAAAAAAA&#10;AAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVs&#10;c6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJL&#10;pGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3&#10;zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbh&#10;G7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg&#10;9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0Co&#10;HGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJK&#10;HpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC&#10;5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEK&#10;IT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAU&#10;AAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACbBAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAH0DAABfcmVscy9QSwEC&#10;FAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAChAwAAX3JlbHMvLnJlbHNQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAI&#10;AIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAU&#10;AAAACACHTuJAm4x66jICAABjBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUG&#10;AAAAAAYABgBZAQAAwwUAAAAA&#10;">
               <v:fill on="f" focussize="0,0"/>
               <v:stroke on="f" weight="0.5pt"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="f"/>
-              <v:textbox inset="0mm,0mm,0mm,0mm">
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
-                  <w:p w14:paraId="281E65EC">
+                  <w:p w14:paraId="342CFDD8">
                     <w:pPr>
                       <w:pStyle w:val="7"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
-                      <w:t>１</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
-                    <w:r>
-[...11 lines deleted...]
-                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="4EABF95E">
+    <w:pPr>
+      <w:pStyle w:val="7"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="27" name="文本框 27"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4EBAF1EF">
+                          <w:pPr>
+                            <w:pStyle w:val="7"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251664384;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQNkk7QUzAgAAYwQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80aRFLVTVdla2KkCp2pQVxdh2nseQ/2W6T8gDwBpy4cN/n6nPwOWm6aOGwBy7O2DP+xt83M5lf&#10;t1qRg/BBWlPQ8SinRBhuS2l2Bf38af1qSkmIzJRMWSMKehSBXi9evpg3biYmtraqFJ4AxIRZ4wpa&#10;x+hmWRZ4LTQLI+uEgbOyXrOIrd9lpWcN0LXKJnl+lTXWl85bLkLA6ap30jOifw6grSrJxcryvRYm&#10;9qheKBZBKdTSBbroXltVgsfbqgoiElVQMI3diiSwt2nNFnM223nmasnPT2DPecITTppJg6QXqBWL&#10;jOy9/AtKS+5tsFUccauznkinCFiM8yfa3NfMiY4LpA7uInr4f7D84+HOE1kWdPKWEsM0Kn768f30&#10;8+H06xvBGQRqXJgh7t4hMrbvbIu2Gc4DDhPvtvI6fcGIwA95jxd5RRsJT5emk+k0h4vDN2yAnz1e&#10;dz7E98JqkoyCetSvk5UdNiH2oUNIymbsWirV1VAZ0hT06vWbvLtw8QBcGeRIJPrHJiu22/bMbGvL&#10;I4h52/dGcHwtkXzDQrxjHs2AB2Nc4i2WSlkksWeLktr6r/86T/GoEbyUNGiughrMEiXqg0HtABgH&#10;ww/GdjDMXt9YdOsYY+h4Z+KCj2owK2/1F8zQMuWAixmOTAWNg3kT+wbHDHKxXHZBe+flru4voPMc&#10;ixtz73hKk4QMbrmPELPTOAnUq3LWDb3XVek8J6m5/9x3UY//hsVvUEsDBAoAAAAAAIdO4kAAAAAA&#10;AAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUi&#10;S6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQw&#10;t81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3wyQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg2&#10;4Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7jutV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfubl&#10;IPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVzXS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtA&#10;qBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vcHMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjC&#10;Sh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnzSGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbY&#10;wucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHx&#10;CiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvATYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQA&#10;FAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAAAAAAAQAgAAAAnAQAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAAAAAAAAABAAAAB+AwAAX3JlbHMvUEsB&#10;AhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAAAAAAAAAQAgAAAAogMAAF9yZWxzLy5yZWxzUEsB&#10;AhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAA&#10;CACHTuJAs0lY7tAAAAAFAQAADwAAAAAAAAABACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQA&#10;FAAAAAgAh07iQNkk7QUzAgAAYwQAAA4AAAAAAAAAAQAgAAAAHwEAAGRycy9lMm9Eb2MueG1sUEsF&#10;BgAAAAAGAAYAWQEAAMQFAAAAAA==&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="4EBAF1EF">
+                    <w:pPr>
+                      <w:pStyle w:val="7"/>
+                    </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
-                      <w:instrText xml:space="preserve"> NUMPAGES  \* MERGEFORMAT </w:instrText>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
-                      <w:t>10</w:t>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="16" name="文本框 16"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4AF9AC2A">
+                          <w:pPr>
+                            <w:pStyle w:val="7"/>
+                            <w:rPr>
+                              <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+                              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQN1rxzQ4AgAAcQQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80bRFVVTVdla2KkCp2pQVxdh2nieQ/2W6T8gDwBpy4cOe5+hx8dpIuWjjsgUs69oy/me+bmS5v&#10;WiXJSThfG53TyWhMidDcFLU+5PTTx+2rOSU+MF0wabTI6Vl4erN6+WLZ2IWYmsrIQjgCEO0Xjc1p&#10;FYJdZJnnlVDMj4wVGs7SOMUCju6QFY41QFcym47Hs6wxrrDOcOE9bjedk/aI7jmApixrLjaGH5XQ&#10;oUN1QrIASr6qraerVG1ZCh7uytKLQGROwTSkL5LA3sdvtlqyxcExW9W8L4E9p4QnnBSrNZJeoTYs&#10;MHJ09V9QqubOeFOGETcq64gkRcBiMn6izUPFrEhcILW3V9H9/4PlH073jtQFJmFGiWYKHb98/3b5&#10;8evy8yvBHQRqrF8g7sEiMrRvTYvg4d7jMvJuS6fiLxgR+CHv+SqvaAPh8dF8Op+P4eLwDQfgZ4/P&#10;rfPhnTCKRCOnDv1LsrLTzocudAiJ2bTZ1lKmHkpNmpzOXr8ZpwdXD8CljrEiTUMPEyl1pUcrtPu2&#10;57k3xRk0nekmxVu+rVHKjvlwzxxGA+VjecIdPqU0SGl6i5LKuC//uo/x6Bi8lDQYtZxqbBYl8r1G&#10;JwEYBsMNxn4w9FHdGszuBEtpeTLxwAU5mKUz6jM2ah1zwMU0R6achsG8Dd24YyO5WK9T0NG6+lB1&#10;DzCHloWdfrA8polSebs+BkibFI8CdaqgU/GASUw967cmjvqf5xT1+E+x+g1QSwMECgAAAAAAh07i&#10;QAAAAAAAAAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVs&#10;cy8ucmVsc6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+&#10;8JkWtSJLpGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXN&#10;mKx0VDC3zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2&#10;ZY7uyDbhG7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO&#10;4kB+5uUg9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl&#10;6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1Jw&#10;BDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmc&#10;O2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJ&#10;TxOsQfEKIT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9Q&#10;SwECFAAUAAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAAChBAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAIMDAABfcmVs&#10;cy9QSwECFAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAACnAwAAX3JlbHMvLnJl&#10;bHNQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIU&#10;ABQAAAAIAIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQ&#10;SwECFAAUAAAACACHTuJA3WvHNDgCAABxBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54&#10;bWxQSwUGAAAAAAYABgBZAQAAyQUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="4AF9AC2A">
+                    <w:pPr>
+                      <w:pStyle w:val="7"/>
+                      <w:rPr>
+                        <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+                        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                     </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="74D870A8">
+    <w:pPr>
+      <w:pStyle w:val="7"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="17" name="文本框 17"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="68147E39">
+                          <w:pPr>
+                            <w:pStyle w:val="7"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQKT72nYyAgAAYwQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80aRFLVTVdla2KkCp2pQVxdh2nseQ/2W6T8gDwBpy4cN/n6nPwOWm6aOGwBy7O2DP+xt83M5lf&#10;t1qRg/BBWlPQ8SinRBhuS2l2Bf38af1qSkmIzJRMWSMKehSBXi9evpg3biYmtraqFJ4AxIRZ4wpa&#10;x+hmWRZ4LTQLI+uEgbOyXrOIrd9lpWcN0LXKJnl+lTXWl85bLkLA6ap30jOifw6grSrJxcryvRYm&#10;9qheKBZBKdTSBbroXltVgsfbqgoiElVQMI3diiSwt2nNFnM223nmasnPT2DPecITTppJg6QXqBWL&#10;jOy9/AtKS+5tsFUccauznkinCFiM8yfa3NfMiY4LpA7uInr4f7D84+HOE1miE95SYphGxU8/vp9+&#10;Ppx+fSM4g0CNCzPE3TtExvadbRE8nAccJt5t5XX6ghGBH/IeL/KKNhKeLk0n02kOF4dv2AA/e7zu&#10;fIjvhdUkGQX1qF8nKztsQuxDh5CUzdi1VKqroTKkKejV6zd5d+HiAbgyyJFI9I9NVmy37ZnZ1pZH&#10;EPO2743g+Foi+YaFeMc8mgEPxrjEWyyVskhizxYltfVf/3We4lEjeClp0FwFNZglStQHg9oBMA6G&#10;H4ztYJi9vrHo1jHG0PHOxAUf1WBW3uovmKFlygEXMxyZChoH8yb2DY4Z5GK57IL2zstd3V9A5zkW&#10;N+be8ZQmCRncch8hZqdxEqhX5awbeq+r0nlOUnP/ue+iHv8Ni99QSwMECgAAAAAAh07iQAAAAAAA&#10;AAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVs&#10;c6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJL&#10;pGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3&#10;zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbh&#10;G7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg&#10;9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0Co&#10;HGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJK&#10;HpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC&#10;5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEK&#10;IT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAU&#10;AAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACbBAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAH0DAABfcmVscy9QSwEC&#10;FAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAChAwAAX3JlbHMvLnJlbHNQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAI&#10;AIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAU&#10;AAAACACHTuJApPvadjICAABjBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUG&#10;AAAAAAYABgBZAQAAwwUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="68147E39">
+                    <w:pPr>
+                      <w:pStyle w:val="7"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="32B52795">
+    <w:pPr>
+      <w:pStyle w:val="7"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="28" name="文本框 28"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08CFA4B0">
+                          <w:pPr>
+                            <w:pStyle w:val="7"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251665408;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQMAs4fcyAgAAYwQAAA4AAABkcnMvZTJvRG9jLnhtbK1US44TMRDdI3EH&#10;y3vSSRCjKEpnFCYKQoqYkQJi7bjdaUv+yXbSHQ4AN2DFhj3nyjl47k8GDSxmwcZddpVf+b2q6sVt&#10;oxU5CR+kNTmdjMaUCMNtIc0hp58+bl7NKAmRmYIpa0ROzyLQ2+XLF4vazcXUVlYVwhOAmDCvXU6r&#10;GN08ywKvhGZhZJ0wcJbWaxax9Yes8KwGulbZdDy+yWrrC+ctFyHgdN05aY/onwNoy1Jysbb8qIWJ&#10;HaoXikVQCpV0gS7b15al4PG+LIOIROUUTGO7IgnsfVqz5YLND565SvL+Cew5T3jCSTNpkPQKtWaR&#10;kaOXf0Fpyb0NtowjbnXWEWkVAYvJ+Ik2u4o50XKB1MFdRQ//D5Z/OD14IoucTlF3wzQqfvn+7fLj&#10;1+XnV4IzCFS7MEfcziEyNm9tg7YZzgMOE++m9Dp9wYjAD3nPV3lFEwlPl2bT2WwMF4dv2AA/e7zu&#10;fIjvhNUkGTn1qF8rKzttQ+xCh5CUzdiNVKqtoTKkzunN6zfj9sLVA3BlkCOR6B6brNjsm57Z3hZn&#10;EPO2643g+EYi+ZaF+MA8mgEPxrjEeyylskhie4uSyvov/zpP8agRvJTUaK6cGswSJeq9Qe0AGAfD&#10;D8Z+MMxR31l06wRj6Hhr4oKPajBLb/VnzNAq5YCLGY5MOY2DeRe7BscMcrFatUFH5+Wh6i6g8xyL&#10;W7NzPKVJQga3OkaI2WqcBOpU6XVD77VV6uckNfef+zbq8d+w/A1QSwMECgAAAAAAh07iQAAAAAAA&#10;AAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVs&#10;c6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJL&#10;pGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3&#10;zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbh&#10;G7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg&#10;9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0Co&#10;HGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJK&#10;HpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC&#10;5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEK&#10;IT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAU&#10;AAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACbBAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAH0DAABfcmVscy9QSwEC&#10;FAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAChAwAAX3JlbHMvLnJlbHNQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAI&#10;AIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAU&#10;AAAACACHTuJAwCzh9zICAABjBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUG&#10;AAAAAAYABgBZAQAAwwUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="08CFA4B0">
+                    <w:pPr>
+                      <w:pStyle w:val="7"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -12626,89 +13041,91 @@
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="348D13C7"/>
     <w:rsid w:val="01BA7FF3"/>
     <w:rsid w:val="02294B25"/>
     <w:rsid w:val="09390FE4"/>
     <w:rsid w:val="0B2B5A29"/>
+    <w:rsid w:val="0B6003A9"/>
     <w:rsid w:val="0C22507E"/>
     <w:rsid w:val="11C13DFB"/>
     <w:rsid w:val="12423DE6"/>
     <w:rsid w:val="167B43A0"/>
     <w:rsid w:val="170C1522"/>
     <w:rsid w:val="19C819F8"/>
     <w:rsid w:val="1E7B23CC"/>
     <w:rsid w:val="1FBE46C2"/>
     <w:rsid w:val="2041336D"/>
     <w:rsid w:val="21983295"/>
     <w:rsid w:val="22900BB2"/>
     <w:rsid w:val="22BE4089"/>
     <w:rsid w:val="261A4BC0"/>
     <w:rsid w:val="30D31034"/>
     <w:rsid w:val="314A1D01"/>
     <w:rsid w:val="31EF5153"/>
     <w:rsid w:val="32075FF9"/>
     <w:rsid w:val="32737B32"/>
     <w:rsid w:val="348D13C7"/>
     <w:rsid w:val="34CB5C82"/>
     <w:rsid w:val="34EC2C44"/>
     <w:rsid w:val="3808426D"/>
     <w:rsid w:val="3BAF3B43"/>
     <w:rsid w:val="3E301CDF"/>
     <w:rsid w:val="419E06E8"/>
     <w:rsid w:val="41AA69A0"/>
     <w:rsid w:val="42887029"/>
     <w:rsid w:val="4E9975D4"/>
     <w:rsid w:val="54EB1352"/>
     <w:rsid w:val="57C2283E"/>
     <w:rsid w:val="57E816E6"/>
     <w:rsid w:val="58A27F7A"/>
     <w:rsid w:val="5B2F4E71"/>
     <w:rsid w:val="611834CF"/>
     <w:rsid w:val="62037CDB"/>
     <w:rsid w:val="645111D2"/>
     <w:rsid w:val="6A5E4190"/>
     <w:rsid w:val="6B115B35"/>
     <w:rsid w:val="6C336B1B"/>
+    <w:rsid w:val="6C9464EC"/>
     <w:rsid w:val="7172737E"/>
     <w:rsid w:val="7ACF47A6"/>
     <w:rsid w:val="7B045ED3"/>
     <w:rsid w:val="7B3722A2"/>
     <w:rsid w:val="7BC74C73"/>
     <w:rsid w:val="7CF36E72"/>
     <w:rsid w:val="7D050953"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <mc:AlternateContent>
@@ -13557,51 +13974,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="38">
     <w:name w:val="标题 1 Char"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="44"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -13823,80 +14240,81 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
+    <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>10</Pages>
-  <Words>2658</Words>
-  <Characters>14863</Characters>
+  <Words>2662</Words>
+  <Characters>14887</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17355</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>17381</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28505_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>星辰之光</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>DDB571777EB04FA1ACA652F4622D1D31_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiN2RkMTk3ZmZmMDI1NzhkYmZhMzc4YzhjNjg5NWVkZWUiLCJ1c2VySWQiOiIxMTMzMzcwMDE3In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>