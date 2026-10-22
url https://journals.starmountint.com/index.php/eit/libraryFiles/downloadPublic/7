--- v0 (2026-06-24)
+++ v1 (2026-10-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="57CA67BE">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
@@ -249,51 +249,62 @@
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="420" w:leftChars="0" w:hanging="420" w:firstLineChars="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Substantial contributions to the conception or design of the work; or the acquisition, analysis, or interpretation of data for the work; </w:t>
+        <w:t>Substantial contributions to the conception or design of the work</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; or the acquisition, analysis, or interpretation of data for the work; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570A3267">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:pBdr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
@@ -683,95 +694,97 @@
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://journals.starmountint.com/index.php/adf/about/submissions" </w:instrText>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://journals.starmountint.com/index.php/eit/about/submissions" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="8"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Author Guidelines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="076DAF02">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="微软雅黑" w:cs="Times New Roman"/>
           <w:b/>
@@ -1241,50 +1254,56 @@
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4981"/>
         <w:gridCol w:w="4981"/>
       </w:tblGrid>
       <w:tr w14:paraId="6D48C4CC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1701" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4981" w:type="dxa"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="5DFDBE08">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -6874,75 +6893,75 @@
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="4"/>
         <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:pBdr>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="210" w:leftChars="100"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="9"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="52"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="114300" distR="114300">
-          <wp:extent cx="1704340" cy="431800"/>
-          <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+          <wp:extent cx="1137920" cy="288290"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="16510"/>
           <wp:docPr id="3" name="图片 3" descr="黑+文字 logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="图片 3" descr="黑+文字 logo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1704340" cy="431800"/>
+                    <a:ext cx="1137920" cy="288290"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="B6CB2771"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B6CB2771"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6993,71 +7012,78 @@
   <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="1"/>
   <w:displayVerticalDrawingGridEvery w:val="1"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="306815DE"/>
+    <w:rsid w:val="00643BE3"/>
     <w:rsid w:val="02B96E92"/>
     <w:rsid w:val="07C47D93"/>
     <w:rsid w:val="306815DE"/>
+    <w:rsid w:val="49C94448"/>
     <w:rsid w:val="62503BD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -7680,53 +7706,53 @@
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>3</Pages>
   <Words>461</Words>
   <Characters>2642</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3056</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24034_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <Application>WPS Office_12.1.0.28505_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>星辰之光</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24034</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>A58B275342C445599C5251BFA5FE1605_11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiN2RkMTk3ZmZmMDI1NzhkYmZhMzc4YzhjNjg5NWVkZWUiLCJ1c2VySWQiOiIxMTMzMzcwMDE3In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>