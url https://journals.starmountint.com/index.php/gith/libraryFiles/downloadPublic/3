--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -1,55 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
+    <w:p w14:paraId="096880BD">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4907F063">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -826,52 +859,50 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2FA6747B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
@@ -1027,51 +1058,51 @@
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Received: Date Month Year; Revised: Date Month Year; Accepted: Date Month Year; Published: Date Month Year</w:t>
+        <w:t>Received: Date Month Year; Accepted: Date Month Year; Published: Date Month Year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9BE35D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1173,51 +1204,51 @@
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal Title. Year; Volume(Issue): xxx-xxx. DOI: </w:t>
+        <w:t xml:space="preserve">Global Intelligence Technology Horizons. Year; Volume(Issue): xxx-xxx. DOI: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>https://doi.org/10.xxxx/xxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7579B9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
@@ -1284,51 +1315,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1000125" cy="361950"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="图片 4" descr="copyRight"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="图片 4" descr="copyRight"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1000125" cy="361950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1397,234 +1428,170 @@
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Published by Star Mountain International Publishing Group Pte. Ltd. in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Journal Title</w:t>
+        <w:t>Global Intelligence Technology Horizons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DD8BF9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This article is published open access under the </w:t>
-[...79 lines deleted...]
-    <w:p w14:paraId="256B86AD">
+        <w:t>This work is licensed under a Creative Commons Attribution 4.0 International License (CC BY 4.0).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601FB7C6">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:pBdr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rStyle w:val="37"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256B86AD">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="37"/>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="37"/>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="37"/>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503A72E0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2726,51 +2693,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300">
             <wp:extent cx="2183130" cy="1440180"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="图片 8" descr="ojs_brand"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="图片 8" descr="ojs_brand"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2183130" cy="1440180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CE731C">
       <w:pPr>
@@ -2833,513 +2800,838 @@
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a table.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="13"/>
-        <w:tblW w:w="4996" w:type="pct"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="4993" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3283"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3286"/>
+        <w:gridCol w:w="3280"/>
+        <w:gridCol w:w="3282"/>
+        <w:gridCol w:w="3284"/>
       </w:tblGrid>
       <w:tr w14:paraId="30FC2EE5">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="57" w:type="dxa"/>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:bottom w:w="57" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D44A8C9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0C0833">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA37CEC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7BEF6CDD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="57" w:type="dxa"/>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:bottom w:w="57" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="559FD3C4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+              <w:t>Entry 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8BF877">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C7ED81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="341CD821">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku/>
+        <w:wordWrap/>
+        <w:overflowPunct/>
+        <w:topLinePunct w:val="0"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd/>
+        <w:snapToGrid/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Continued</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="13"/>
+        <w:tblW w:w="4992" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3279"/>
+        <w:gridCol w:w="3281"/>
+        <w:gridCol w:w="3284"/>
+      </w:tblGrid>
+      <w:tr w14:paraId="66ADE29C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcW w:w="1665" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D44A8C9">
+          <w:p w14:paraId="348E361E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0C0833">
+          <w:p w14:paraId="7334BBC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA37CEC">
+          <w:p w14:paraId="0777F3F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7BEF6CDD">
+      <w:tr w14:paraId="627361C8">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcW w:w="1665" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="559FD3C4">
+          <w:p w14:paraId="39CFBFFC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
-              <w:t>Entry 1</w:t>
+              <w:t>Entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8BF877">
+          <w:p w14:paraId="3B7B544F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67C7ED81">
+          <w:p w14:paraId="39963EB0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="79355F9A">
+      <w:tr w14:paraId="20A17AFD">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="57" w:type="dxa"/>
             <w:left w:w="57" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcW w:w="1665" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3055EB">
+          <w:p w14:paraId="5DD4BE4F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
-              <w:t>Entry 2</w:t>
+              <w:t>Entry 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="785CE71E">
+          <w:p w14:paraId="552859FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1B666E">
+          <w:p w14:paraId="087820AD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:bidi w:val="0"/>
-              <w:jc w:val="left"/>
-[...104 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B8ADEF7">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
@@ -3575,51 +3867,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="11" name="图片 11" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="11" name="图片 11" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3658,51 +3950,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="12" name="图片 12" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="12" name="图片 12" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3909,51 +4201,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="13" name="图片 13" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="13" name="图片 13" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3992,51 +4284,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="114300" distR="114300">
                   <wp:extent cx="2183130" cy="1440180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="图片 14" descr="ojs_brand"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="14" name="图片 14" descr="ojs_brand"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2183130" cy="1440180"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4208,50 +4500,57 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Figure 2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a figure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Figures (Schemes follow the same formatting) should be placed in the main text close to where they are first cited. If the caption has more than one line, the text should be justified (aligned on both ends).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>If a figure contains multiple panels, they should be described sequentially within the caption as follows: (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4296,51 +4595,51 @@
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>) description of the third panel. (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>) description of the third panel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FC7D4E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="482" w:firstLineChars="200"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4349,1780 +4648,970 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Table 2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a table.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="12"/>
-        <w:tblW w:w="4996" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2462"/>
-        <w:gridCol w:w="2462"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2465"/>
+        <w:gridCol w:w="2464"/>
+        <w:gridCol w:w="2466"/>
+        <w:gridCol w:w="2468"/>
       </w:tblGrid>
       <w:tr w14:paraId="7940BF9D">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EEE1FB2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="482" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B8DEC15">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="482" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C0EE561">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="482" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7C1240">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="482" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="18B688E9">
+      <w:tr w14:paraId="7E9E55EC">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D70901F">
-[...217 lines deleted...]
-          <w:p w14:paraId="0095D696">
+          <w:p w14:paraId="40259098">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ntry 1 *</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF9D8BE">
-[...165 lines deleted...]
-          <w:p w14:paraId="5C82ED81">
+          <w:p w14:paraId="61C5EB84">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...309 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4106A4">
-[...70 lines deleted...]
-          <w:p w14:paraId="3E567870">
+          <w:p w14:paraId="41A53EB4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1251" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30F3039C">
-[...388 lines deleted...]
-          <w:p w14:paraId="38E41AEC">
+          <w:p w14:paraId="7D31B9CF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="653CC083">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcW w:w="1248" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38FF60C8">
+          <w:p w14:paraId="0A303A59">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="548019B8">
+          <w:p w14:paraId="154ED1AB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E5D0D0">
+          <w:p w14:paraId="5E8DAEB0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:kinsoku/>
               <w:wordWrap/>
               <w:overflowPunct/>
               <w:topLinePunct w:val="0"/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd/>
               <w:snapToGrid/>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:firstLine="480" w:firstLineChars="200"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1251" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEDE335">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="20F60219">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1248" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BAA37C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1249" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEA76E6">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E82A1BC">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1251" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="101143CE">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F07CF9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
@@ -6168,399 +5657,1501 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Continued</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="13"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblStyle w:val="12"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:left w:w="108" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:right w:w="108" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2489"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2490"/>
+        <w:gridCol w:w="2465"/>
+        <w:gridCol w:w="2465"/>
+        <w:gridCol w:w="2465"/>
+        <w:gridCol w:w="2465"/>
       </w:tblGrid>
-      <w:tr w14:paraId="494EE1B1">
+      <w:tr w14:paraId="0AC4FF17">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
-            <w:left w:w="108" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
-            <w:right w:w="108" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:tl2br w:val="nil"/>
-              <w:tr2bl w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A66ECAB">
+          <w:p w14:paraId="48E22485">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:hint="default"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:tl2br w:val="nil"/>
-              <w:tr2bl w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2557B738">
+          <w:p w14:paraId="0EF18537">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:hint="default"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="482" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:tl2br w:val="nil"/>
-              <w:tr2bl w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B74E4E0">
+          <w:p w14:paraId="7D8A5703">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:hint="default"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="482" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:tl2br w:val="nil"/>
-              <w:tr2bl w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBAD507">
+          <w:p w14:paraId="2EFC6C0E">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:hint="default"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="482" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Title 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0B6934D2">
+      <w:tr w14:paraId="7B4F5C37">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
-            <w:left w:w="108" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
-            <w:right w:w="108" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AB952A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ntry 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C315A0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8AC1B8">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F4EFB9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="7E40B23A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19704CC0">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E5760E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1668B1DD">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAF7F85">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="1AC3CC9F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="351ED16E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>ntry 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2909F118">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28482BC9">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60226CD4">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6DB15374">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183D461F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D381276">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="460552DA">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B25A37C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:bidi w:val="0"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="3CECC7E8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="454" w:hRule="exact"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:tl2br w:val="nil"/>
-              <w:tr2bl w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5159CF15">
+          <w:p w14:paraId="7EDD9600">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:hint="default"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">ntry </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:tl2br w:val="nil"/>
-              <w:tr2bl w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD6CB3C">
+          <w:p w14:paraId="18EA9839">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:hint="default"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:tl2br w:val="nil"/>
-              <w:tr2bl w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="735614C8">
+          <w:p w14:paraId="11D817C4">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:hint="default"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
             <w:tcBorders>
-              <w:tl2br w:val="nil"/>
-              <w:tr2bl w:val="nil"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
+            <w:noWrap w:val="0"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2D71C6">
+          <w:p w14:paraId="575D2528">
             <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines/>
+              <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
+              <w:kinsoku/>
+              <w:wordWrap/>
+              <w:overflowPunct/>
+              <w:topLinePunct w:val="0"/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
               <w:bidi w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:hint="default"/>
+              <w:adjustRightInd/>
+              <w:snapToGrid/>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:ind w:firstLine="480" w:firstLineChars="200"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="710CAD92">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>* Tables may have a footer.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="11" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="78DDE16A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="0" w:firstLineChars="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
@@ -10059,63 +10650,66 @@
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="50650149">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:sectPr>
+          <w:headerReference r:id="rId6" w:type="first"/>
+          <w:footerReference r:id="rId8" w:type="first"/>
           <w:headerReference r:id="rId5" w:type="default"/>
-          <w:footerReference r:id="rId6" w:type="default"/>
+          <w:footerReference r:id="rId7" w:type="default"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgBorders>
             <w:top w:val="none" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:sz="0" w:space="0"/>
           </w:pgBorders>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:pgNumType w:fmt="decimal" w:start="1"/>
           <w:cols w:space="425" w:num="1"/>
+          <w:titlePg/>
           <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="Reference11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Author Surname AB. Thesis Title [dissertation/master’s thesis]. Location: Institution Name; Publication Year</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> [cited Year Month Day]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>. Page Range (Optional)</w:t>
       </w:r>
@@ -10266,64 +10860,50 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="+Time">
     <w:altName w:val="Segoe Print"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe Print">
     <w:panose1 w:val="02000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="32B52795">
     <w:pPr>
       <w:pStyle w:val="7"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
@@ -10579,144 +11159,501 @@
                       <w:pStyle w:val="7"/>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
                         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                     </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="07C55318">
+    <w:pPr>
+      <w:pStyle w:val="7"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="文本框 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3BEA31E6">
+                          <w:pPr>
+                            <w:pStyle w:val="7"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQLqMOCsyAgAAYQQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80aVlWVdV0VbYqQqrYlRbE2XWcJpL/ZLtNygPAG3Diwp3n6nPw2Wm6aOGwBy7O2DP+xt83M5nf&#10;dEqSg3C+Mbqg41FOidDclI3eFfTTx/WrKSU+MF0yabQo6FF4erN4+WLe2pmYmNrIUjgCEO1nrS1o&#10;HYKdZZnntVDMj4wVGs7KOMUCtm6XlY61QFcym+T5ddYaV1pnuPAep6veSc+I7jmApqoaLlaG75XQ&#10;oUd1QrIASr5urKeL9NqqEjzcVZUXgciCgmlIK5LA3sY1W8zZbOeYrRt+fgJ7zhOecFKs0Uh6gVqx&#10;wMjeNX9BqYY7400VRtyorCeSFAGLcf5Em4eaWZG4QGpvL6L7/wfLPxzuHWnKgl5RoplCwU/fv51+&#10;/Dr9/Equojyt9TNEPVjEhe6t6dA0w7nHYWTdVU7FL/gQ+CHu8SKu6ALh8dJ0Mp3mcHH4hg3ws8fr&#10;1vnwThhFolFQh+olUdlh40MfOoTEbNqsGylTBaUmbUGvX7/J04WLB+BSI0ck0T82WqHbdmdmW1Me&#10;QcyZvjO85esGyTfMh3vm0Ap4MIYl3GGppEESc7YoqY378q/zGI8KwUtJi9YqqMYkUSLfa1QOgGEw&#10;3GBsB0Pv1a1Br44xhJYnExdckINZOaM+Y4KWMQdcTHNkKmgYzNvQtzcmkIvlMgXtrWt2dX8BfWdZ&#10;2OgHy2OaKKS3y32AmEnjKFCvylk3dF6q0nlKYmv/uU9Rj3+GxW9QSwMECgAAAAAAh07iQAAAAAAA&#10;AAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVs&#10;c6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJL&#10;pGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3&#10;zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbh&#10;G7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg&#10;9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0Co&#10;HGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJK&#10;HpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC&#10;5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEK&#10;IT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAU&#10;AAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACbBAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAH0DAABfcmVscy9QSwEC&#10;FAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAChAwAAX3JlbHMvLnJlbHNQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAI&#10;AIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAU&#10;AAAACACHTuJAuow4KzICAABhBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUG&#10;AAAAAAYABgBZAQAAwwUAAAAA&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="3BEA31E6">
+                    <w:pPr>
+                      <w:pStyle w:val="7"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="480"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="480"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="25353647">
+  <w:p w14:paraId="32D228BD">
     <w:pPr>
       <w:pStyle w:val="8"/>
       <w:pBdr>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
       </w:pBdr>
       <w:ind w:left="5940" w:hanging="5940" w:hangingChars="3300"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="21"/>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
-        <w:lang w:eastAsia="zh-CN"/>
+        <w:i/>
+        <w:iCs/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
-      <w:drawing>
-[...35 lines deleted...]
-      </w:drawing>
+      <w:t>Global Intelligence Technology Horizons</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
+        <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                        </w:t>
+      <w:t xml:space="preserve"> Year;</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t>Volume</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t>Issue</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+      <w:t xml:space="preserve">): </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      </w:rPr>
+      <w:t>Article Number</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="13"/>
+      <w:tblW w:w="9962" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="autofit"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5184"/>
+      <w:gridCol w:w="4778"/>
+    </w:tblGrid>
+    <w:tr w14:paraId="0844F4F4">
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5184" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="3A370CBE">
+          <w:pPr>
+            <w:pStyle w:val="8"/>
+            <w:widowControl w:val="0"/>
+            <w:pBdr>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:pBdr>
+            <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+            <w:rPr>
+              <w:rFonts w:hint="default" w:eastAsia="宋体"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:i/>
+              <w:iCs/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:t>Global Intelligence Technology Horizons</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>Year</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:t xml:space="preserve">; </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>Volume</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>Issue</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+            </w:rPr>
+            <w:t xml:space="preserve">): </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>Article Number</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4778" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6A690FA6">
+          <w:pPr>
+            <w:pStyle w:val="8"/>
+            <w:widowControl w:val="0"/>
+            <w:pBdr>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:pBdr>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:eastAsia="zh-CN"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
+              <w:vertAlign w:val="baseline"/>
+              <w:lang w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="114300" distR="114300">
+                <wp:extent cx="1137920" cy="288290"/>
+                <wp:effectExtent l="0" t="0" r="5080" b="16510"/>
+                <wp:docPr id="3" name="图片 3" descr="D:/工作内容/10 期刊封面/出版社logo/360albumviewer_imgproc_28256102.png360albumviewer_imgproc_28256102"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="3" name="图片 3" descr="D:/工作内容/10 期刊封面/出版社logo/360albumviewer_imgproc_28256102.png360albumviewer_imgproc_28256102"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect l="661" r="661"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1137920" cy="288290"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="07B01FC4">
+    <w:pPr>
+      <w:pStyle w:val="8"/>
+      <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="983D57CC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="983D57CC"/>
     <w:lvl w:ilvl="0" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="20"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
@@ -11113,94 +12050,105 @@
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="348D13C7"/>
     <w:rsid w:val="01BA7FF3"/>
     <w:rsid w:val="02294B25"/>
     <w:rsid w:val="09390FE4"/>
     <w:rsid w:val="0AD07633"/>
     <w:rsid w:val="0B2B5A29"/>
     <w:rsid w:val="0C22507E"/>
     <w:rsid w:val="10715F3D"/>
     <w:rsid w:val="11C13DFB"/>
     <w:rsid w:val="12423DE6"/>
     <w:rsid w:val="12CF2436"/>
     <w:rsid w:val="167B43A0"/>
     <w:rsid w:val="168801D3"/>
     <w:rsid w:val="170C1522"/>
     <w:rsid w:val="19C819F8"/>
+    <w:rsid w:val="1B9C202B"/>
     <w:rsid w:val="1E7B23CC"/>
     <w:rsid w:val="22900BB2"/>
+    <w:rsid w:val="255C2A70"/>
     <w:rsid w:val="261A4BC0"/>
     <w:rsid w:val="30D31034"/>
     <w:rsid w:val="32075FF9"/>
     <w:rsid w:val="32737B32"/>
     <w:rsid w:val="348D13C7"/>
     <w:rsid w:val="34CB5C82"/>
     <w:rsid w:val="34EC2C44"/>
     <w:rsid w:val="3808426D"/>
     <w:rsid w:val="3E301CDF"/>
     <w:rsid w:val="419E06E8"/>
     <w:rsid w:val="42887029"/>
     <w:rsid w:val="430435CD"/>
     <w:rsid w:val="467632F5"/>
     <w:rsid w:val="54EB1352"/>
     <w:rsid w:val="550E3737"/>
+    <w:rsid w:val="589910CE"/>
     <w:rsid w:val="5B2F4E71"/>
+    <w:rsid w:val="5C8D0AF8"/>
     <w:rsid w:val="645111D2"/>
+    <w:rsid w:val="650D254B"/>
     <w:rsid w:val="66895BEC"/>
     <w:rsid w:val="6A5E4190"/>
     <w:rsid w:val="6DCF30DB"/>
     <w:rsid w:val="7172737E"/>
     <w:rsid w:val="792455EF"/>
+    <w:rsid w:val="7A187C44"/>
     <w:rsid w:val="7B3722A2"/>
     <w:rsid w:val="7BC74C73"/>
     <w:rsid w:val="7CF36E72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:semiHidden="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:semiHidden="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
@@ -12006,55 +12954,55 @@
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="37">
     <w:name w:val="标题 1 Char"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="44"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>
       <a:accent3>
@@ -12287,61 +13235,61 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>10</Pages>
-  <Words>2802</Words>
-  <Characters>15765</Characters>
+  <Words>2789</Words>
+  <Characters>15720</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18390</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24657_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>18338</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>星辰之光</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24657</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>4D596A26EA994189AA231A50D3C50491_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiN2RkMTk3ZmZmMDI1NzhkYmZhMzc4YzhjNjg5NWVkZWUiLCJ1c2VySWQiOiIxMTMzMzcwMDE3In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>