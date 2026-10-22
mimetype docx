--- v1 (2026-08-24)
+++ v2 (2026-10-22)
@@ -667,105 +667,107 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>For full guidelines please refer to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="231F20"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="231F20"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://journals.starmountint.com/index.php/gith/about/submissions" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="231F20"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="18"/>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>Author Guidelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="231F20"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09159909">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -829,51 +831,63 @@
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>The abstract for Original Research Articles, Brief Reports, and Communications should be structured into the sections: Background, M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>ethods, Results, and Conclusions. For all other manuscript types (e.g., Review Article, Perspective), a single-paragraph, non-structured narrative abstract should be used. This narrative abstract should objectively and accurately present the main points of the article, maintaining independence and self-contained clarity.</w:t>
+        <w:t>ethods, Results, and Conclusions. For all other manuscript types (e.g., Review Article, Perspective), a single-paragraph, non-structured narrative abstract should be use</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="231F20"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>d. This narrative abstract should objectively and accurately present the main points of the article, maintaining independence and self-contained clarity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0562D30E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="231F20"/>
           <w:kern w:val="0"/>
@@ -2833,56 +2847,50 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3280"/>
         <w:gridCol w:w="3282"/>
         <w:gridCol w:w="3284"/>
       </w:tblGrid>
       <w:tr w14:paraId="30FC2EE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="exact"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1665" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap w:val="0"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D44A8C9">
             <w:pPr>
@@ -7106,52 +7114,50 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>* Tables may have a footer.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="78DDE16A">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="0" w:firstLineChars="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
@@ -10881,207 +10887,151 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="32B52795">
     <w:pPr>
       <w:pStyle w:val="7"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="871855" cy="191770"/>
+              <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="24" name="文本框 24"/>
+              <wp:docPr id="5" name="文本框 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="871855" cy="191770"/>
+                        <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="281E65EC">
+                        <w:p w14:paraId="419966D0">
                           <w:pPr>
                             <w:pStyle w:val="7"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
-                            <w:t>１</w:t>
-[...27 lines deleted...]
-                            <w:t>10</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:15.1pt;width:68.65pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAU/OQR9QAAAAE&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PS0/DMBCE70j8B2uRuFE7jQQoxOmBx41XC5XKzYmXJCJe&#10;R/YmLf8elwtcVhrNaObbcnVwg5gxxN6ThmyhQCA13vbUanh/e7i4BhHZkDWDJ9TwjRFW1elJaQrr&#10;97TGecOtSCUUC6OhYx4LKWPToTNx4Uek5H364AwnGVppg9mncjfIpVKX0pme0kJnRrztsPnaTE7D&#10;sIvhsVb8Md+1T/z6Iqftffas9flZpm5AMB74LwxH/IQOVWKq/UQ2ikFDeoR/79HLr3IQtYZcLUFW&#10;pfwPX/0AUEsDBBQAAAAIAIdO4kDnJ4TCOQIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWytVM2O0zAQ&#10;viPxDpbvNG2hu6VquipbFSFV7EoFcXYdp7Fke4ztNikPAG/AiQt3nqvPwdhJumjhsAcu7mT+v29m&#10;Or9ptCJH4bwEk9PRYEiJMBwKafY5/fhh/WJKiQ/MFEyBETk9CU9vFs+fzWs7E2OoQBXCEUxi/Ky2&#10;Oa1CsLMs87wSmvkBWGHQWILTLOCn22eFYzVm1yobD4dXWQ2usA648B61q9ZIu4zuKQmhLCUXK+AH&#10;LUxoszqhWEBIvpLW00XqtiwFD3dl6UUgKqeINKQXi6C8i2+2mLPZ3jFbSd61wJ7SwiNMmkmDRS+p&#10;ViwwcnDyr1RacgceyjDgoLMWSGIEUYyGj7jZVsyKhAWp9vZCuv9/afn7470jssjp+BUlhmmc+Pn7&#10;t/OPX+efXwnqkKDa+hn6bS16huYNNLg2vd6jMuJuSqfjLyIiaEd6Txd6RRMIR+X0ejSdTCjhaBq9&#10;Hl1fJ/qzh2DrfHgrQJMo5NTh9BKp7LjxARtB194l1jKwlkqlCSpD6pxevZwMU8DFghHKYGCE0LYa&#10;pdDsmg7XDooTwnLQboa3fC2x+Ib5cM8crgIiwWMJd/iUCrAIdBIlFbgv/9JHf5wQWimpcbVy6j8f&#10;mBOUqHcGZxf3sBdcL+x6wRz0LeC2jvAMLU8iBrigerF0oD/hDS1jFTQxw7FWTkMv3oZ2wfEGuVgu&#10;k9PBOrmv2gDcPMvCxmwtj2VaKpeHAKVMLEeKWl465nD3EvndncTl/vM7eT38Nyx+A1BLAwQKAAAA&#10;AACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAA&#10;AF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+&#10;oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1&#10;lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK&#10;7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAA&#10;AAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYl&#10;TrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+&#10;32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfa&#10;UUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPk&#10;OuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr&#10;5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAKYEAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAiAMA&#10;AF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKwDAABfcmVs&#10;cy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMv&#10;UEsBAhQAFAAAAAgAh07iQFPzkEfUAAAABAEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2&#10;LnhtbFBLAQIUABQAAAAIAIdO4kDnJ4TCOQIAAGMEAAAOAAAAAAAAAAEAIAAAACMBAABkcnMvZTJv&#10;RG9jLnhtbFBLBQYAAAAABgAGAFkBAADOBQAAAAA=&#10;">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQH+OrREyAgAAYQQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80aVFXVdV0VbYqQqrYlQri7DpOE8l/st0m5QHgDThx4c5z9Tn2c366aOGwBy7O2DP+xt83M1nc&#10;NkqSk3C+Mjqj41FKidDc5JU+ZPTzp82bGSU+MJ0zabTI6Fl4ert8/WpR27mYmNLIXDgCEO3ntc1o&#10;GYKdJ4nnpVDMj4wVGs7COMUCtu6Q5I7VQFcymaTpTVIbl1tnuPAep+vOSXtE9xJAUxQVF2vDj0ro&#10;0KE6IVkAJV9W1tNl+9qiEDzcF4UXgciMgmloVySBvY9rslyw+cExW1a8fwJ7yROecVKs0kh6hVqz&#10;wMjRVX9BqYo7400RRtyopCPSKgIW4/SZNruSWdFygdTeXkX3/w+Wfzw9OFLlGZ1SoplCwS8/vl9+&#10;/r78+kamUZ7a+jmidhZxoXlnGjTNcO5xGFk3hVPxCz4Efoh7voormkB4vDSbzGYpXBy+YQP85Om6&#10;dT68F0aRaGTUoXqtqOy09aELHUJiNm02lZRtBaUmdUZv3k7T9sLVA3CpkSOS6B4brdDsm57Z3uRn&#10;EHOm6wxv+aZC8i3z4YE5tAIejGEJ91gKaZDE9BYlpXFf/3Ue41EheCmp0VoZ1ZgkSuQHjcoBMAyG&#10;G4z9YOijujPo1TGG0PLWxAUX5GAWzqgvmKBVzAEX0xyZMhoG8y507Y0J5GK1aoOO1lWHsruAvrMs&#10;bPXO8pgmCunt6hggZqtxFKhTpdcNnddWqZ+S2Np/7tuopz/D8hFQSwMECgAAAAAAh07iQAAAAAAA&#10;AAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVs&#10;c6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJL&#10;pGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3&#10;zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbh&#10;G7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg&#10;9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0Co&#10;HGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJK&#10;HpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC&#10;5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEK&#10;IT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAU&#10;AAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACbBAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAH0DAABfcmVscy9QSwEC&#10;FAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAChAwAAX3JlbHMvLnJlbHNQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAI&#10;AIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAU&#10;AAAACACHTuJAf46tETICAABhBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUG&#10;AAAAAAYABgBZAQAAwwUAAAAA&#10;">
               <v:fill on="f" focussize="0,0"/>
               <v:stroke on="f" weight="0.5pt"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="f"/>
-              <v:textbox inset="0mm,0mm,0mm,0mm">
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
-                  <w:p w14:paraId="281E65EC">
+                  <w:p w14:paraId="419966D0">
                     <w:pPr>
                       <w:pStyle w:val="7"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
-                      <w:t>１</w:t>
-[...27 lines deleted...]
-                      <w:t>10</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -11172,155 +11122,247 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                     </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="07C55318">
     <w:pPr>
       <w:pStyle w:val="7"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="1828800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="文本框 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="1828800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2FEA47A8">
+                          <w:pPr>
+                            <w:pStyle w:val="7"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251662336;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQDCJEl4xAgAAYQQAAA4AAABkcnMvZTJvRG9jLnhtbK1US44TMRDdI3EH&#10;y3vSSRBRFKUzChMFIUXMSANi7bjdaUv+yXbSHQ4AN2DFhj3nyjl47k8GDSxmwcZddpVf+b2q6uVN&#10;oxU5CR+kNTmdjMaUCMNtIc0hp58+bl/NKQmRmYIpa0ROzyLQm9XLF8vaLcTUVlYVwhOAmLCoXU6r&#10;GN0iywKvhGZhZJ0wcJbWaxax9Yes8KwGulbZdDyeZbX1hfOWixBwuumctEf0zwG0ZSm52Fh+1MLE&#10;DtULxSIohUq6QFfta8tS8HhXlkFEonIKprFdkQT2Pq3ZaskWB89cJXn/BPacJzzhpJk0SHqF2rDI&#10;yNHLv6C05N4GW8YRtzrriLSKgMVk/ESbh4o50XKB1MFdRQ//D5Z/ON17IouczigxTKPgl+/fLj9+&#10;XX5+JbMkT+3CAlEPDnGxeWsbNM1wHnCYWDel1+kLPgR+iHu+iiuaSHi6NJ/O52O4OHzDBvjZ43Xn&#10;Q3wnrCbJyKlH9VpR2WkXYhc6hKRsxm6lUm0FlSE1KLx+M24vXD0AVwY5EonuscmKzb7pme1tcQYx&#10;b7vOCI5vJZLvWIj3zKMV8GAMS7zDUiqLJLa3KKms//Kv8xSPCsFLSY3WyqnBJFGi3htUDoBxMPxg&#10;7AfDHPWtRa9OMISOtyYu+KgGs/RWf8YErVMOuJjhyJTTOJi3sWtvTCAX63UbdHReHqruAvrOsbgz&#10;D46nNEnI4NbHCDFbjZNAnSq9bui8tkr9lKTW/nPfRj3+GVa/AVBLAwQKAAAAAACHTuJAAAAAAAAA&#10;AAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxzLy5yZWxz&#10;pZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7wmRa1Ikuk&#10;bGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2YrHRUMLfN&#10;RJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEb&#10;uUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3&#10;AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXpgrRLQKgc&#10;YGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAEMjA4wkoe&#10;keWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLn&#10;EMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lPE6xB8Qoh&#10;PsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BLAQIUABQA&#10;AAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAJoEAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAfAMAAF9yZWxzL1BLAQIU&#10;ABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAAKADAABfcmVscy8ucmVsc1BLAQIU&#10;AAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQAFAAAAAgA&#10;h07iQLNJWO7QAAAABQEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBLAQIUABQA&#10;AAAIAIdO4kAwiRJeMQIAAGEEAAAOAAAAAAAAAAEAIAAAAB8BAABkcnMvZTJvRG9jLnhtbFBLBQYA&#10;AAAABgAGAFkBAADCBQAAAAA=&#10;">
+              <v:fill on="f" focussize="0,0"/>
+              <v:stroke on="f" weight="0.5pt"/>
+              <v:imagedata o:title=""/>
+              <o:lock v:ext="edit" aspectratio="f"/>
+              <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
+                <w:txbxContent>
+                  <w:p w14:paraId="2FEA47A8">
+                    <w:pPr>
+                      <w:pStyle w:val="7"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="文本框 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="3BEA31E6">
                           <w:pPr>
                             <w:pStyle w:val="7"/>
+                            <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
                           </w:pPr>
-                          <w:r>
-[...13 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251661312;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQLqMOCsyAgAAYQQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80aVlWVdV0VbYqQqrYlRbE2XWcJpL/ZLtNygPAG3Diwp3n6nPw2Wm6aOGwBy7O2DP+xt83M5nf&#10;dEqSg3C+Mbqg41FOidDclI3eFfTTx/WrKSU+MF0yabQo6FF4erN4+WLe2pmYmNrIUjgCEO1nrS1o&#10;HYKdZZnntVDMj4wVGs7KOMUCtm6XlY61QFcym+T5ddYaV1pnuPAep6veSc+I7jmApqoaLlaG75XQ&#10;oUd1QrIASr5urKeL9NqqEjzcVZUXgciCgmlIK5LA3sY1W8zZbOeYrRt+fgJ7zhOecFKs0Uh6gVqx&#10;wMjeNX9BqYY7400VRtyorCeSFAGLcf5Em4eaWZG4QGpvL6L7/wfLPxzuHWnKgl5RoplCwU/fv51+&#10;/Dr9/Equojyt9TNEPVjEhe6t6dA0w7nHYWTdVU7FL/gQ+CHu8SKu6ALh8dJ0Mp3mcHH4hg3ws8fr&#10;1vnwThhFolFQh+olUdlh40MfOoTEbNqsGylTBaUmbUGvX7/J04WLB+BSI0ck0T82WqHbdmdmW1Me&#10;QcyZvjO85esGyTfMh3vm0Ap4MIYl3GGppEESc7YoqY378q/zGI8KwUtJi9YqqMYkUSLfa1QOgGEw&#10;3GBsB0Pv1a1Br44xhJYnExdckINZOaM+Y4KWMQdcTHNkKmgYzNvQtzcmkIvlMgXtrWt2dX8BfWdZ&#10;2OgHy2OaKKS3y32AmEnjKFCvylk3dF6q0nlKYmv/uU9Rj3+GxW9QSwMECgAAAAAAh07iQAAAAAAA&#10;AAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVs&#10;c6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJL&#10;pGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3&#10;zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbh&#10;G7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg&#10;9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0Co&#10;HGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJK&#10;HpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC&#10;5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEK&#10;IT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAU&#10;AAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACbBAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAH0DAABfcmVscy9QSwEC&#10;FAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAChAwAAX3JlbHMvLnJlbHNQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAI&#10;AIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAU&#10;AAAACACHTuJAuow4KzICAABhBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUG&#10;AAAAAAYABgBZAQAAwwUAAAAA&#10;">
+            <v:shape id="_x0000_s1026" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251660288;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAs0lY7tAAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PQUvDQBCF74L/YRmhN7tpKxJiNgVL06Ng48HjNjsm0d3Z&#10;sLtN4793FEEvwzze8OZ75XZ2VkwY4uBJwWqZgUBqvRmoU/DS1Lc5iJg0GW09oYJPjLCtrq9KXRh/&#10;oWecjqkTHEKx0Ar6lMZCytj26HRc+hGJvTcfnE4sQydN0BcOd1aus+xeOj0Qf+j1iLse24/j2SnY&#10;1U0TJozBvuKh3rw/Pd7hflZqcbPKHkAknNPfMXzjMzpUzHTyZzJRWAVcJP1M9tZ5zvL0u8iqlP/p&#10;qy9QSwMEFAAAAAgAh07iQLqMOCsyAgAAYQQAAA4AAABkcnMvZTJvRG9jLnhtbK1UzY7TMBC+I/EO&#10;lu80aVlWVdV0VbYqQqrYlRbE2XWcJpL/ZLtNygPAG3Diwp3n6nPw2Wm6aOGwBy7O2DP+xt83M5nf&#10;dEqSg3C+Mbqg41FOidDclI3eFfTTx/WrKSU+MF0yabQo6FF4erN4+WLe2pmYmNrIUjgCEO1nrS1o&#10;HYKdZZnntVDMj4wVGs7KOMUCtm6XlY61QFcym+T5ddYaV1pnuPAep6veSc+I7jmApqoaLlaG75XQ&#10;oUd1QrIASr5urKeL9NqqEjzcVZUXgciCgmlIK5LA3sY1W8zZbOeYrRt+fgJ7zhOecFKs0Uh6gVqx&#10;wMjeNX9BqYY7400VRtyorCeSFAGLcf5Em4eaWZG4QGpvL6L7/wfLPxzuHWnKgl5RoplCwU/fv51+&#10;/Dr9/Equojyt9TNEPVjEhe6t6dA0w7nHYWTdVU7FL/gQ+CHu8SKu6ALh8dJ0Mp3mcHH4hg3ws8fr&#10;1vnwThhFolFQh+olUdlh40MfOoTEbNqsGylTBaUmbUGvX7/J04WLB+BSI0ck0T82WqHbdmdmW1Me&#10;QcyZvjO85esGyTfMh3vm0Ap4MIYl3GGppEESc7YoqY378q/zGI8KwUtJi9YqqMYkUSLfa1QOgGEw&#10;3GBsB0Pv1a1Br44xhJYnExdckINZOaM+Y4KWMQdcTHNkKmgYzNvQtzcmkIvlMgXtrWt2dX8BfWdZ&#10;2OgHy2OaKKS3y32AmEnjKFCvylk3dF6q0nlKYmv/uU9Rj3+GxW9QSwMECgAAAAAAh07iQAAAAAAA&#10;AAAAAAAAAAYAAABfcmVscy9QSwMEFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsAAABfcmVscy8ucmVs&#10;c6WQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vbzDoNl9LajfqHvE//+8JkWtSJL&#10;pGxg1/WgMDvyMQcD75fj0wsoqTZ7u1BGAzcUOIyPD/szLra2I5ljEdUoWQzMtZZXrcXNmKx0VDC3&#10;zUScbG0jB12su9qAeuj7Z82/GTBumOrkDfDJD6Aut9LMf9gpOiahqXaOkqZpiu4eVQe2ZY7uyDbh&#10;G7lGsxywGvAsGgdqWdd+BH1fv/un3tNHPuO61X6HjOuPV2+6HL8AUEsDBBQAAAAIAIdO4kB+5uUg&#10;9wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJWRQU7DMBBF90jcwfIWJU67QAgl6YK0S0Co&#10;HGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJK&#10;HpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC&#10;5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEK&#10;IT7DmDSUCayM+6KAU/53yWw5cuba1mrMm8BNir3hdLG61o5r1zj93/Ltkrp0q+WD6m9QSwECFAAU&#10;AAAACACHTuJAfublIPcAAADhAQAAEwAAAAAAAAABACAAAACbBAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAAAAAAAAAEAAAAH0DAABfcmVscy9QSwEC&#10;FAAUAAAACACHTuJAihRmPNEAAACUAQAACwAAAAAAAAABACAAAAChAwAAX3JlbHMvLnJlbHNQSwEC&#10;FAAKAAAAAACHTuJAAAAAAAAAAAAAAAAABAAAAAAAAAAAABAAAAAAAAAAZHJzL1BLAQIUABQAAAAI&#10;AIdO4kCzSVju0AAAAAUBAAAPAAAAAAAAAAEAIAAAACIAAABkcnMvZG93bnJldi54bWxQSwECFAAU&#10;AAAACACHTuJAuow4KzICAABhBAAADgAAAAAAAAABACAAAAAfAQAAZHJzL2Uyb0RvYy54bWxQSwUG&#10;AAAAAAYABgBZAQAAwwUAAAAA&#10;">
               <v:fill on="f" focussize="0,0"/>
               <v:stroke on="f" weight="0.5pt"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
                   <w:p w14:paraId="3BEA31E6">
                     <w:pPr>
                       <w:pStyle w:val="7"/>
+                      <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
                     </w:pPr>
-                    <w:r>
-[...13 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="480"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -11434,56 +11476,50 @@
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5184"/>
       <w:gridCol w:w="4778"/>
     </w:tblGrid>
     <w:tr w14:paraId="0844F4F4">
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
       </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5184" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="3A370CBE">
           <w:pPr>
             <w:pStyle w:val="8"/>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:pBdr>
             <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
             <w:rPr>
               <w:rFonts w:hint="default" w:eastAsia="宋体"/>
               <w:vertAlign w:val="baseline"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
@@ -12067,61 +12103,63 @@
     <w:rsid w:val="10715F3D"/>
     <w:rsid w:val="11C13DFB"/>
     <w:rsid w:val="12423DE6"/>
     <w:rsid w:val="12CF2436"/>
     <w:rsid w:val="167B43A0"/>
     <w:rsid w:val="168801D3"/>
     <w:rsid w:val="170C1522"/>
     <w:rsid w:val="19C819F8"/>
     <w:rsid w:val="1B9C202B"/>
     <w:rsid w:val="1E7B23CC"/>
     <w:rsid w:val="22900BB2"/>
     <w:rsid w:val="255C2A70"/>
     <w:rsid w:val="261A4BC0"/>
     <w:rsid w:val="30D31034"/>
     <w:rsid w:val="32075FF9"/>
     <w:rsid w:val="32737B32"/>
     <w:rsid w:val="348D13C7"/>
     <w:rsid w:val="34CB5C82"/>
     <w:rsid w:val="34EC2C44"/>
     <w:rsid w:val="3808426D"/>
     <w:rsid w:val="3E301CDF"/>
     <w:rsid w:val="419E06E8"/>
     <w:rsid w:val="42887029"/>
     <w:rsid w:val="430435CD"/>
     <w:rsid w:val="467632F5"/>
+    <w:rsid w:val="4D314A83"/>
     <w:rsid w:val="54EB1352"/>
     <w:rsid w:val="550E3737"/>
     <w:rsid w:val="589910CE"/>
     <w:rsid w:val="5B2F4E71"/>
     <w:rsid w:val="5C8D0AF8"/>
     <w:rsid w:val="645111D2"/>
     <w:rsid w:val="650D254B"/>
     <w:rsid w:val="66895BEC"/>
     <w:rsid w:val="6A5E4190"/>
     <w:rsid w:val="6DCF30DB"/>
     <w:rsid w:val="7172737E"/>
+    <w:rsid w:val="76387071"/>
     <w:rsid w:val="792455EF"/>
     <w:rsid w:val="7A187C44"/>
     <w:rsid w:val="7B3722A2"/>
     <w:rsid w:val="7BC74C73"/>
     <w:rsid w:val="7CF36E72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <mc:AlternateContent>
     <mc:Choice Requires="wpsCustomData">
       <wpsCustomData:typoFeatureVersion val="1"/>
@@ -13235,61 +13273,61 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Pages>10</Pages>
-  <Words>2789</Words>
-  <Characters>15720</Characters>
+  <Words>2803</Words>
+  <Characters>15804</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18338</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.28043_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>18430</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28505_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>星辰之光</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28505</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
-    <vt:lpwstr>4D596A26EA994189AA231A50D3C50491_13</vt:lpwstr>
+    <vt:lpwstr>AE0A4BF8816E4CDC911A4D3A5EC6EE4A_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiN2RkMTk3ZmZmMDI1NzhkYmZhMzc4YzhjNjg5NWVkZWUiLCJ1c2VySWQiOiIxMTMzMzcwMDE3In0=</vt:lpwstr>
   </property>
 </Properties>
 </file>